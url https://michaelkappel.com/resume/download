--- v0 (2026-03-16)
+++ v1 (2026-06-15)
@@ -1,7095 +1,1292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
-  <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...223 lines deleted...]
-        <w:pStyle w:val="Name"/>
+    <w:p w14:paraId="1EE42728" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="ResumeName"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Michael Kappel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31BEF00A" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="ResumeTag"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Senior Software Engineer | Software Architect | .NET / ASP.NET Core / C# / SQL Server | AI Integration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050B868E" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>Cicero, IL  |  (630) 362-7576  |  mike@ns12.com  |  MichaelKappel.com  |  linkedin.com/in/michaelkappel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26359DAD" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:space="3" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
         </w:pBdr>
-        <w:spacing w:after="240"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00703AB5">
+      </w:pPr>
+      <w:r>
+        <w:t>PROFESSIONAL SUMMARY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EEB024" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Senior Software Engineer and Software Architect with 20+ years of experience delivering enterprise web applications, modernizing legacy systems, designing scalable architectures, and improving software quality across .NET, SQL Server, and JavaScript/TypeScript platforms. Strong fit for roles spanning ASP.NET Core MVC, C#, Web API, Razor Pages, EF Core, ADO.NET, SQL Server, cloud integration, AI-assisted engineering, semantic search, automated testing, performance optimization, and technical mentoring. Known for translating complex business rules into maintainable software, leading modernization efforts, strengthening development practices, and shipping secure, testable, production-ready systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE83B0E" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t>CORE SKILLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242E6A2B" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Michael Kappel, Sr. Software Engineer / Context Engineer</w:t>
+        <w:t xml:space="preserve">Languages &amp; Frameworks: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C#, ASP.NET Core, ASP.NET MVC, Razor Pages, Blazor, TypeScript, JavaScript, VB.NET, HTML, CSS, XAML</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...5794 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="23ABC49F" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:lang w:eastAsia="ko-KR"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Backend &amp; Data: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Web API, REST APIs, EF Core, ADO.NET, SQL Server, SQL Azure, Stored Procedures, Views, Functions, Transactions, Indexing, Recursive CTEs, Data Modeling</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6DD47F3A" w14:textId="77777777" w:rsidR="0074168C" w:rsidRPr="00B14E60" w:rsidRDefault="0074168C">
-      <w:pPr>
+    <w:p w14:paraId="0FA2C8CE" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:lang w:eastAsia="ko-KR"/>
+          <w:b/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Architecture &amp; Quality: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Software Architecture, Solution Design, Enterprise Architecture, Separation of Concerns, OOP, SOLID, Design Patterns, Dependency Injection, Unit Testing Strategy, Automated Testing, Refactoring, Performance Optimization, Maintainability</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0074168C" w:rsidRPr="00B14E60" w:rsidSect="00972805">
-      <w:headerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="72FE2D6C" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI &amp; Search: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OpenAI API, LM Studio, ChatGPT, GitHub Copilot, LLM Tooling, Prompt Engineering, Agent Workflows, NLP, Semantic Search, AI-Assisted Development, Automated Documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2176FB" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cloud, Platform &amp; Tools: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Azure, AWS, Azure DevOps, IIS, Microsoft Graph API, Power BI, Visual Studio, SQL Server Management Studio, Git, CI/CD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ADE40A4" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delivery &amp; Leadership: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agile, Scrum, SDLC, Technical Mentoring, Code Reviews, Legacy Modernization, Cross-Functional Collaboration, Requirements Translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B62BC07" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t>PROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D43A54" w14:textId="651044EE" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Info724 / Insurance 724 | Remote | Feb 2023 - </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61DCE">
+        <w:t>Apr</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59CE5D90" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sr. Software Engineer / Software Architect / Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE84E3A" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Architected AI-assisted engineering workflows using OpenAI and LM Studio APIs to support legacy-to-modern code translation, semantic search, documentation, and developer productivity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570DFD02" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Rebuilt a dental insurance contract management platform using ASP.NET Core, C#, TypeScript, EF Core, and Razor Pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB00BD2" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Created automated comparison screens and test coverage to validate that rebuilt claims adjudication behavior matched the legacy platform.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C245D0" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Maintained and enhanced a health insurance application built with VB.NET Web Forms, ADO.NET, and T-SQL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01FD2431" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Designed and implemented a brokerage commission management system on AWS with SQL Server for transactional processing and reporting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6762274B" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Mentored junior developers on unit testing, design patterns, SOLID principles, enterprise architecture, and maintainable coding practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8A4AA1" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Built Power BI applications, data models, DAX logic, and reporting databases for operational insight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="435DDFED" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>C+R Research | Chicago, IL | Apr 2022 - Jan 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03644DFC" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sr. Software Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A106994" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Built Microsoft Teams file-sharing and collaboration workflows in .NET Core and TypeScript using Microsoft Graph API.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AF32FA" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Implemented Azure Blob Storage patterns for checked-in document storage and retrieval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36435CFD" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Integrated Mailjet and Mailgun to support messaging workflows and improve mailing list quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51532A47" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Delivered responsive, interactive client-side functionality with TypeScript and CSS while applying dependency injection and scalable backend patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E89D3DC" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Transportation Management Technology | Oak Brook, IL | Nov 2015 - 2022 (Part Time)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0891989C" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software Engineer / Solutions Architect / Unit Testing Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54984B8C" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Designed service-oriented application patterns using JavaScript/TypeScript, RESTful ASP.NET services, MVC controllers, C# repositories, and SQL Server stored procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71972082" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Created configurable integration patterns around third-party libraries to meet business requirements for speed, presentation, user settings, and administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC71595" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>• Built custom authorization and authentication components aligned with Microsoft claims-based security and an existing enterprise database model.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6993E6CB" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Enabled interoperability between desktop software, web applications, and cross-site workflows through shared services and single-login patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A09E8A3" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Mentored developers in C#, JavaScript, TypeScript, Agile practices, code patterns, and Microsoft platform tooling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192EAED3" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>ITsavvy | Addison, IL | Apr 2020 - Mar 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF5A6ED" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>.NET Software Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21119682" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Introduced Agile practices and Azure DevOps workflows to improve team delivery and visibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC7CCD9" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Restructured software for unit testability and helped establish a practical automated testing strategy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0A6F96" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Guided adoption of TypeScript and implemented QUnit-based client-side testing to improve front-end quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11677D4D" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>LongTerm Software Solutions, Inc | Warrenville, IL | Nov 2018 - Mar 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3EA21A" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software Engineer / Solutions Architect / Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDDA2F3" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Provided architecture and debugging expertise across C#, TypeScript, Angular, JavaScript, MVC, ASP.NET Core, Web API, and Classic ASP codebases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C12682" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Developed an automated integration testing strategy generated from stored procedures to validate thousands of business scenarios prior to deployment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EF2817" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Designed multithreaded document upload workflows connecting desktop and web applications through background processing and REST APIs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E1AC2F" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Improved SEO foundations through sitemap, JSON schema, and URL strategy enhancements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099758E6" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Helped teams improve error handling, Agile practices, CI/CD usage, and long-term modernization planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3A3085" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>RR Donnelley | Bolingbrook, IL | Dec 2013 - Nov 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6964244C" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lead Software Engineer / Retooling Mentor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D16A7A" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Led an Agile Scrum team building enterprise solutions with MVC 5, EF6, design patterns, and automated unit tests.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EE8F42" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Applied SOLID design, repository patterns, adapters, and dependency injection to keep code flexible, testable, and maintainable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFA8EA5" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Advanced test-driven development practices using Gherkin-style thinking, peer programming, and structured code review policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3F4E91" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Motozuma.com / BoostUp.com | Naperville, IL | Feb 2012 - Dec 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B60FFA" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Enterprise Software Architect / Intern Mentor / CTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088FDB0A" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Migrated a platform from VB.NET Web Forms to a multi-tier C# MVC architecture on Windows Azure with SQL Azure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D2D3B8" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Added automated testing and improved long-term reliability, scalability, and maintainability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6010FF73" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Integrated US Bank and Authorize.Net payment APIs while supporting Agile planning and stakeholder-driven product evolution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0724D52B" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>SunGard Financial Systems | Lombard, IL | Oct 2012 - Apr 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1285CC" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sr. Software Engineer / International Team Lead</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A3BF46" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Worked with an international team to build a stock trading application for banking clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EDA3F1" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Improved C#, SQL, and UI performance while mentoring the team on automated testing and testable code patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB72147" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Developed in XAML with Prism and Unity Framework and participated in Scrum, planning, client, and management meetings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B848622" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Magenic Technologies | Chicago, IL | May 2010 - Feb 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361AA6B6" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Microsoft Certified Software Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377A5E39" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Delivered enterprise systems for equipment issue tracking and employee profile management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7D7CD5" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Collaborated with client teams to build maintainable, layered applications from AJAX/WCF calls through SQL Server stored procedures using strong separation of concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252AE633" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Morse Data Corporation | Chicago, IL | Nov 2008 - May 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CDFEE0" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB7DB19" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Developed enterprise management software for multi-channel merchants, publishers, and fulfillment providers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5D3483" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Modernized a C# codebase from ASP.NET 2.0 to 3.5 and expanded SQL Server capabilities for client websites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B444C0" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Improved application structure through layered models, helper components, caching, DAL patterns, and reusable UI elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BE7EAC" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Unison UCG | Chicago, IL | Mar 2007 - Jul 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="450E6F51" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D1404E" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Built and improved applications for the City of Chicago and the Chicago Airport System using ASP.NET, JavaScript, CSS, HTML, and XML.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579CCDEC" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Created database objects including views, triggers, and stored procedures for SQL Server and Oracle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3594AB8E" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Worked with sensitive data daily and held Department of Homeland Security airport clearance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238631BE" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Consulting &amp; Early Career | Chicago, IL | Mar 2001 - Jul 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2F009D" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software Developer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3788E3" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Delivered full-project development for e-commerce and data-driven websites using ASP.NET, ASP, PHP, HTML, MySQL, SQL Server, and Visual Basic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B3E10" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Worked closely with SEO professionals to improve site speed, performance, compatibility, and search visibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD8BE3D" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Supported UI implementation, Photoshop-to-HTML conversion, and light graphic design for production websites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F06D624" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="CompanyHeader"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>AmericanEagle.com | Park Ridge, IL | Apr 1999 - May 2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545214D1" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="RoleLine"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r>
+        <w:t>Software Developer / Graphic Editor / HTML Specialist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF58BC9" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Built and maintained early web applications using HTML and Classic ASP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46009382" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Optimized templates, images, headers, footers, and navigation for cross-platform compatibility and performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F27B4E0" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="BulletResume"/>
+      </w:pPr>
+      <w:r>
+        <w:t>• Combined front-end production, reusable dynamic content, and light graphic design support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA58674" w14:textId="77777777" w:rsidR="00C8743C" w:rsidRDefault="00C8743C">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="603DC107" w14:textId="77777777" w:rsidR="00C8743C" w:rsidRDefault="00C8743C">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5152B643" w14:textId="6B24076D" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t>SELECTED INDEPENDENT / VIBE CODE PROJECTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D270DB7" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">UAIX.org: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Built and published the Universal Artificial Intelligence Exchange standards site for UAI-1, including specifications, schemas, examples, validator-backed proof workflows, OpenAPI route inventory, conformance pack, governance/roadmap pages, and AI Memory package tooling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E461C78" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">LLMWikis.org: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Created a public LLM Wiki handbook and starter bundle for durable AI-ready knowledge systems, covering reviewed source pipelines, metadata/frontmatter, trust labels, governance, security boundaries, agent instructions, linting, and retrieval/graph navigation patterns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BEEC27" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Geotrackable.com: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Designed and iterated an AI-assisted product concept and production web experience focused on geocaching trackables, route-first journey storytelling, exact code lookup, public journey maps, adult-managed teams, and community guidance for individuals, clubs, families, troops, and schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617675B9" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MichaelKappel.com: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Created and refined a retro terminal-style personal site that functions as a project hub and curated inventory of related software properties, blending distinctive interface design, personal branding, lightweight content architecture, and rapid iterative prototyping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB7E510" w14:textId="77777777" w:rsidR="00C8743C" w:rsidRDefault="00C8743C">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5952ECCF" w14:textId="77777777" w:rsidR="00C8743C" w:rsidRDefault="00C8743C">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="188F2715" w14:textId="6BDB5B85" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:pStyle w:val="SectionHeader"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="8" w:space="2" w:color="8FAADC"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t>CERTIFICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DB012F" w14:textId="77777777" w:rsidR="00DB4A93" w:rsidRDefault="00B002B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Microsoft Certified Professional (MCP); Microsoft Certified Professional Developer (MCPD); Microsoft Certified Solutions Developer (MCSD); Microsoft Certified IT Professional (MCITP); Microsoft Certified Technology Specialist (MCTS); Microsoft Specialist; Certified Scrum Developer (CSD).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>Selected Microsoft credentials include Web Developer 4, Windows Developer 4, Windows Azure Developer, Database Developer 2008, .NET Framework 4 Web Applications, .NET Framework 4 Data Access, SQL Server 2008 Database Development, SQL Server 2008 Implementation and Maintenance, .NET Framework 4 Service Communication Applications, .NET Framework 4 Windows Applications, and Visual Studio 2010 Team Foundation Server Administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DB4A93" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="450" w:left="720" w:header="965" w:footer="965" w:gutter="0"/>
+      <w:pgMar w:top="648" w:right="792" w:bottom="648" w:left="792" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="272"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...70 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier">
+    <w:panose1 w:val="02070409020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
-</file>
-[...30 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36220750"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C310EC42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4089024"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB12693A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38441652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="171AC3A4"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...94 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B75600"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBBC44FA"/>
+    <w:tmpl w:val="F3EAFDEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="Achievement"/>
-      <w:lvlText w:val=""/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D1EFFD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A62B40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="245" w:right="245" w:hanging="245"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="175310340">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29761A62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1756584914">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="880896210">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1463304033">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="863977107">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1986818494">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1400326738">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="740250670">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1353844183">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1809322374">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="162089160">
+  <w:num w:numId="9" w16cid:durableId="1325016233">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="0"/>
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="100"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B45387"/>
-[...586 lines deleted...]
-    <w:rsid w:val="00FF247F"/>
+    <w:rsidRoot w:val="00B47730"/>
+    <w:rsid w:val="00034616"/>
+    <w:rsid w:val="0006063C"/>
+    <w:rsid w:val="0015074B"/>
+    <w:rsid w:val="0029639D"/>
+    <w:rsid w:val="00326F90"/>
+    <w:rsid w:val="003A48EA"/>
+    <w:rsid w:val="009A7FC8"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rsid w:val="00B002B6"/>
+    <w:rsid w:val="00B47730"/>
+    <w:rsid w:val="00B61DCE"/>
+    <w:rsid w:val="00C8743C"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:rsid w:val="00DB4A93"/>
+    <w:rsid w:val="00FC693F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6026A0FC"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{DA5334A9-0FBC-4993-B76E-F07D7B023B40}"/>
+  <w14:docId w14:val="24062061"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{34366BCE-AA25-4D8F-B6C9-6D6846FC88AA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Batang" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7306,59 +1503,50 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -7419,2255 +1607,11503 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="HeadingBase"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="HeadingBase"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="HeadingBase"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="HeadingBase"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-      <w:jc w:val="left"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="HeadingBase"/>
-    <w:next w:val="BodyText"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
-      <w:sz w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="22"/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E618BF"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E618BF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:after="300" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="17365D" w:themeColor="text2" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-5"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Achievement">
-[...1 lines deleted...]
-    <w:basedOn w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA1D8D"/>
+    <w:pPr>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326F90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639D"/>
+    <w:pPr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="360"/>
+        <w:tab w:val="left" w:pos="576"/>
+        <w:tab w:val="left" w:pos="1152"/>
+        <w:tab w:val="left" w:pos="1728"/>
+        <w:tab w:val="left" w:pos="2304"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3456"/>
+        <w:tab w:val="left" w:pos="4032"/>
       </w:tabs>
-      <w:spacing w:after="60"/>
-[...7 lines deleted...]
-      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Address2">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029639D"/>
     <w:rPr>
-      <w:sz w:val="14"/>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-[...15 lines deleted...]
-    <w:name w:val="Company Name"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine/>
-[...22 lines deleted...]
-    <w:name w:val="Document Label"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-20"/>
-      <w:sz w:val="48"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
     <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HeaderBase">
-    <w:name w:val="Header Base"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:pPr>
-[...11 lines deleted...]
-      <w:ind w:left="-2160"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:left="936" w:right="936"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="18"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...15 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:spacing w:val="-4"/>
-      <w:sz w:val="18"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Institution">
-[...13 lines deleted...]
-    <w:name w:val="Job"/>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-  </w:style>
-[...76 lines deleted...]
-    </w:pPr>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
     <w:rPr>
       <w:i/>
-      <w:spacing w:val="0"/>
-      <w:sz w:val="22"/>
+      <w:iCs/>
+      <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PersonalInfo">
-[...13 lines deleted...]
-    <w:basedOn w:val="SectionTitle"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="C0504D" w:themeColor="accent2"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:spacing w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="00CF6924"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="76923C" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="31849B" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00FC693F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1F497D" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="CF7B79" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="B3CC82" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="78C0D4" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F9B074" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="2C4C74" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="772C2A" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="5E7530" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8064A2" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="9BBB59" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4C3B62" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="276A7C" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F79646" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B65608" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9E3A38" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664E82" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7E9C40" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="F2730A" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348DA5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00CB0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumeName">
+    <w:name w:val="Resume Name"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="193158"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumeTag">
+    <w:name w:val="Resume Tag"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="40"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="4F6228"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionHeader">
+    <w:name w:val="Section Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="193158"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CompanyHeader">
+    <w:name w:val="Company Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RoleLine">
+    <w:name w:val="Role Line"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="4F4F4F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletResume">
+    <w:name w:val="Bullet Resume"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="10" w:line="247" w:lineRule="auto"/>
+      <w:ind w:left="259" w:hanging="259"/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
+      <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...3 lines deleted...]
-    <w:rsid w:val="00DC3EE5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="SkillCat">
+    <w:name w:val="Skill Cat"/>
+    <w:basedOn w:val="Normal"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
-[...59 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1117 lines deleted...]
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Model_View_Controller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Object-Oriented_Programming" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scrumalliance.org/community/profile/mkappel2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mike@ns12.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Separation_of_Concerns" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learn.microsoft.com/en-us/users/michael-kappel/transcript/dloj9cy1qe0yon1?tab=credentials-tab" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sqlconnections.eventbrite.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gettingreal.37signals.com/toc.php" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cnug.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.microsoft.com/windowsazure/sqlazure/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/michaelkappel/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.microsoft.com/windowsazure/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Systems_Development_Life_Cycle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Program%20Files\Microsoft%20Office\Templates\1033\Professional%20Resume.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=word/webextensions/_rels/taskpanes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/webextension" Target="webextension1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=word/webextensions/taskpanes.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</wetp:taskpanes>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=word/webextensions/webextension1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</we:webextension>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Professional Resume.dot</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>12518</Characters>
+  <Pages>3</Pages>
+  <Words>1633</Words>
+  <Characters>9311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Professional Resume</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft Corp.</Company>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14685</CharactersWithSpaces>
+  <CharactersWithSpaces>10923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...236 lines deleted...]
-  </HLinks>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Professional Resume</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Mike</dc:creator>
+  <dc:creator>python-docx</dc:creator>
   <cp:keywords/>
+  <dc:description>generated by python-docx</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
-
-[...12 lines deleted...]
-</file>